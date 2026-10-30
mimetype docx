--- v0 (2026-09-13)
+++ v1 (2026-10-30)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcb790b95fb944504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf51e6dc9fdc044b5" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="DirTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Directory of Public Officials</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Compiled by: Waupaca County Clerk’s Office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Updated August 5, 2026</w:t>
+        <w:t xml:space="preserve">Updated October 20, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• Telephone Index</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• Voting Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">• Historical Facts of Waupaca County</w:t>
       </w:r>
@@ -1410,102 +1410,102 @@
       <w:r>
         <w:t xml:space="preserve">COUNTY MAP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5943600" cy="9527241"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image1" descr="County Map with Cities, Villages and Towns Listed"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="County Map with Cities, Villages and Towns Listed"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbb3ab7a7678842d6"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5de0aa09ec744656"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="9527241"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Voting Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1695450" cy="1695450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Image2" descr="Image of button with the work vote on it"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image of button with the work vote on it"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R232f772dba39490e"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbd13aea4c3e44fea"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1695450" cy="1695450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">2026 Spring Primary (if needed)</w:t>
       </w:r>
     </w:p>
@@ -4116,51 +4116,51 @@
       <w:r>
         <w:t xml:space="preserve">Introduction to Departments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CHILD SUPPORT AGENCY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Administrator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Angela F. Boelter</w:t>
+        <w:t xml:space="preserve">Mary Solheim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">811 Harding St., Waupaca 54981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Phone: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(715) 258-6448</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">The Child Support Agency’s primary objective is to ensure parents provide financial and medical support for their children by establishing paternity and enforcing child support orders. This agency obtains, monitors, and enforces child support orders in cases where parents are separated, divorced, unmarried or when children are placed in out-of-home placements. When children and caregivers receive public funds (Medical Assistance, Wisconsin Shares, Child Care or Wisconsin Works), the agency attempts to increase household income through the payment of support to reduce reliance on public benefits. If a parent does not receive public assistance, the parent may apply for agency services free of charge. When a child is born to parents who are not married, this agency will commence a paternity action to legally determine a child’s father and may seek to recover expenses related to the child’s birth. The Child Support Agency pursues unpaid support through administrative and judicial actions including liens, income withholding, and the intercept of State and Federal tax income refunds.</w:t>
       </w:r>
@@ -4922,64 +4922,50 @@
         <w:t xml:space="preserve">811 Harding St., Waupaca 54981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Phone: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(715) 258-6334</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Phone: </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Fax: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(715) 258-6409</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">www.waupacacounty-wi.gov/departments/health_and_human_services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Email: wcdhhs@co.waupaca.wi.us</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Waupaca County Human Services Department works through a trauma informed lens to help the people of Waupaca County to be safe and connected. Services include: Economic Support; Aging and Disability Resource Center; Nutrition Centers; Volunteer Coordination; Transportation Coordination; Child Protection; Youth Services; Birth-3 and Other Programs for Children with Disabilities; Mental Health and Substance Abuse, and Drug Court oversight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -17518,51 +17504,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Phone: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(715) 701-1373</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">cdwalt@tds.net</w:t>
+        <w:t xml:space="preserve">dwaltt7843@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Assessor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Zillmer Mid State Assessment LLC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">P.O. Box 535</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -37528,51 +37514,51 @@
       <w:r>
         <w:t xml:space="preserve">CENSUS OF WAUPACA COUNTY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5943600" cy="4413788"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Image3" descr="Image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Image"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbcf0c6d031dc4602"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R299e953cd0ed4792"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4413788"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -37587,51 +37573,51 @@
       <w:r>
         <w:t xml:space="preserve">Description of County Supervisory Districts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5943600" cy="5461932"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Image4" descr="Map "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Map "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2a6139224faa4c7b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R017bb656f02a4f7a"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="5461932"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -38962,27 +38948,27 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:color w:val="2A2A2A"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="160" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:color w:val="444444"/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5788d06cfdb145ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rbb3ab7a7678842d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R232f772dba39490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Rbcf0c6d031dc4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R2a6139224faa4c7b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R280d6d8658cf4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R5de0aa09ec744656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rbd13aea4c3e44fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="R299e953cd0ed4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R017bb656f02a4f7a" /></Relationships>
 </file>